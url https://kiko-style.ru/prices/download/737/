--- v0 (2026-06-21)
+++ v1 (2026-09-18)
@@ -7,131 +7,104 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$57</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$54</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ВЕСНА ‘26</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>Lusiming          черный, 128-152/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-2/</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>Lusiming             капучино, 140-164/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-1-2-1-1/</t>
   </si>
   <si>
-    <t>6097</t>
-[...25 lines deleted...]
-  <si>
     <t>7707</t>
   </si>
   <si>
     <t>ANERNUO      серый, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1/</t>
   </si>
   <si>
     <t>7707.</t>
   </si>
   <si>
     <t>ANERNUO      черный, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1/?sku=4528</t>
   </si>
   <si>
     <t>25203</t>
   </si>
   <si>
     <t>Lusiming  плащ бежевый, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
@@ -271,87 +244,87 @@
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2/</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>ANERNUO        серый, 140-164/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1/</t>
   </si>
   <si>
     <t>7734.</t>
   </si>
   <si>
     <t>ANERNUO        черный, 140-164/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1/?sku=4523</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
-    <t>ANERNUO         черный, 140-164/5, В наличии</t>
+    <t>ANERNUO         черный, 146-170/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1/</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>ANERNUO          шоколад, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1/</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>ANERNUO           черный, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1/</t>
   </si>
   <si>
+    <t>8816</t>
+  </si>
+  <si>
+    <t>ANERNUO            бежевый, 140-164/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1-1/?sku=4586</t>
+  </si>
+  <si>
     <t>8816.</t>
   </si>
   <si>
-    <t>ANERNUO            черный, 140-164/5, В пути</t>
-[...8 lines deleted...]
-    <t>ANERNUO            бежевый, 140-164/5, В пути</t>
+    <t>ANERNUO            черный, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1-1/</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Анернео     серый, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/anerneo-_b2-1-1-1-3/</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
     <t>Lusiming     бежевый, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>6613-1</t>
   </si>
@@ -932,62 +905,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1/?sku=4528" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/?sku=4531" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/?sku=4532" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1/?sku=4331" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1/?sku=4336" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3/?sku=4513" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3-1/?sku=4526" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1/?sku=4523" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1-1/?sku=4520" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1-1/?sku=4090" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-2/?sku=4072" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-2/?sku=4082" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-2/?sku=4084" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1/?sku=4075" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1/?sku=4077" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1/?sku=4088" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1/?sku=4095" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1/?sku=4528" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/?sku=4531" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1/?sku=4532" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1/?sku=4331" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1/?sku=4336" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3/?sku=4513" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-3-1/?sku=4526" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1/?sku=4523" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1-1/?sku=4586" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1-1/?sku=4090" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-2/?sku=4072" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-2/?sku=4082" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-2/?sku=4084" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1-1/?sku=4075" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1-1/?sku=4077" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/anerneo-_b2-1/?sku=4088" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1-1-1-1-1-1/?sku=4093" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/lusiming-2-1-1-1/?sku=4095" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F58" sqref="F58"/>
+      <selection activeCell="F55" sqref="F55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1053,911 +1026,911 @@
       </c>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="13">
         <v>3600</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="13">
-        <v>4200</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="13">
-        <v>4200</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="13">
-        <v>3750</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="13">
-        <v>3700</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="13">
-        <v>3700</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="13">
-        <v>3950</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="13">
-        <v>3950</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="13">
-        <v>3950</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="13">
-        <v>3500</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="13">
-        <v>3850</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="13">
-        <v>3850</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="13">
-        <v>3900</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="13">
-        <v>4100</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="13">
-        <v>3950</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="13">
-        <v>3500</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="13">
-        <v>3500</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="13">
-        <v>3250</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="13">
-        <v>3250</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="13">
-        <v>3400</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="13">
-        <v>3400</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="13">
-        <v>3500</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="13">
-        <v>3550</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="13">
-        <v>3550</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="13">
-        <v>3550</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="13">
         <v>3800</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="13">
-        <v>3850</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="13">
-        <v>3800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="13">
-        <v>3800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="13">
-        <v>2800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="13">
-        <v>3000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="13">
-        <v>3000</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="13">
-        <v>2700</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="13">
-        <v>2700</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="C41" s="6" t="s">
+      <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="13">
-        <v>2600</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="C42" s="6" t="s">
+      <c r="D42" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="13">
-        <v>2600</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>121</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="13">
-        <v>2750</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="13">
-        <v>2750</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="13">
-        <v>3100</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="13">
-        <v>3100</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="13">
-        <v>2900</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="13">
-        <v>2900</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>139</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="13">
-        <v>2850</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="13">
-        <v>2850</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>145</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="13">
-        <v>2800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="13">
         <v>3000</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
         <v>48</v>
@@ -1973,136 +1946,76 @@
       </c>
       <c r="E53" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="13">
         <v>3000</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="13">
-        <v>3000</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="13">
-        <v>3000</v>
-[...58 lines deleted...]
-      <c r="F58" s="13">
         <v>3050</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F57"/>
+  <autoFilter ref="B5:F54"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
@@ -2114,53 +2027,50 @@
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
-[...1 lines deleted...]
-    <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>