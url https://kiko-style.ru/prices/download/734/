--- v0 (2026-06-21)
+++ v1 (2026-09-18)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$92</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ЗИМА 2025/26</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -695,59 +695,50 @@
     <t>9039</t>
   </si>
   <si>
     <t>Lusiming         бежевый, 110-134/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/</t>
   </si>
   <si>
     <t>9039-1</t>
   </si>
   <si>
     <t>Lusiming         черный, 110-134/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/?sku=4172</t>
   </si>
   <si>
     <t>9039-2</t>
   </si>
   <si>
     <t>Lusiming         шоколад, 110-134/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/?sku=4173</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-2/</t>
   </si>
   <si>
     <t>24525</t>
   </si>
   <si>
     <t>Lusiming        черный, 140-164/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-3/</t>
   </si>
   <si>
     <t>2465-1</t>
   </si>
   <si>
     <t>Lusiming      черный, 134-158/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>2465-2</t>
   </si>
   <si>
     <t>Lusiming      молочный, 134-158/5, В наличии</t>
   </si>
@@ -1238,62 +1229,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-1/?sku=3501" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1/?sku=3445" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-2/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-1/?sku=3438" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-1/?sku=3440" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4/?sku=3808" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-3/?sku=3343" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1/?sku=3478" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1/?sku=3479" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/?sku=3486" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/?sku=3487" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/?sku=3488" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-5/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-5/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-2/?sku=3927" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1-1/?sku=3929" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-2/?sku=3931" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-2/?sku=3933" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-2/?sku=3934" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-4/?sku=3948" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1/?sku=4198" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1/?sku=4199" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1/?sku=4189" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1/?sku=4191" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/?sku=4172" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/?sku=4173" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1/?sku=4252" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-ozhidaem/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-1/?sku=3501" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1/?sku=3445" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-2/?sku=3447" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-1/?sku=3438" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-1/?sku=3440" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-4-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4/?sku=3808" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-4-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-3/?sku=3343" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1/?sku=3478" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1/?sku=3479" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/?sku=3486" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/?sku=3487" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1/?sku=3488" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-3-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-5/?sku=3522" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-5/?sku=3524" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-2/?sku=3927" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1-1/?sku=3929" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-2/?sku=3931" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-2/?sku=3933" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-2/?sku=3934" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-4/?sku=3948" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1/?sku=4198" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1/?sku=4199" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-1-1-1-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1/?sku=4189" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1/?sku=4191" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/?sku=4172" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-1/?sku=4173" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1-1-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-3-1-1-1-1-1-1/?sku=4252" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f-2-2-2-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_nb-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-ozhidaem/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F94" sqref="F94"/>
+      <selection activeCell="F93" sqref="F93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2879,256 +2870,236 @@
       </c>
       <c r="E83" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="13">
         <v>4500</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="13">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="13">
-        <v>4200</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="13">
-        <v>4100</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="13">
-        <v>5150</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="13">
-        <v>5000</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="13">
-        <v>5050</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="13">
-        <v>4000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="13">
-        <v>5400</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="13">
-        <v>5200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="13">
-        <v>1700</v>
-[...18 lines deleted...]
-      <c r="F94" s="13">
         <v>5200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F93"/>
+  <autoFilter ref="B5:F92"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
@@ -3178,51 +3149,50 @@
     <hyperlink ref="D69" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_88"/>
-    <hyperlink ref="D94" r:id="rId_hyperlink_89"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>