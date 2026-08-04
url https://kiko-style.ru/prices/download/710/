--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$34</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$45</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Джинсовые штаны</t>
   </si>
   <si>
     <t>Девочка</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -275,50 +275,131 @@
     <t>https://kiko-style.ru/dzhinsy-_dc/</t>
   </si>
   <si>
     <t>13379</t>
   </si>
   <si>
     <t>https://kiko-style.ru/dzhinsy-_c0/</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>Джинсы    146-170/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/dzhinsy-_e9/</t>
   </si>
   <si>
     <t>13280</t>
   </si>
   <si>
     <t>Джинсы   110-140/6, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/dzhinsy-_ef/</t>
+  </si>
+  <si>
+    <t>В ПУТИ</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Anernuo  В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1/</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Anernuo   В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2/</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1/</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Anernuo    В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1/</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Anernuo     В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1/</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Anernuo      В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Anernuo       В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Anernuo        В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Anernuo         В пути</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -704,62 +785,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_tf/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_sj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_05/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_4o/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_xe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_d4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy_pa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_iw/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_fu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/?sku=3227" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_hh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_gj/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_c0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ef/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_tf/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_sj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_05/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_4o/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_xe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_d4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy_pa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_iw/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_fu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/?sku=3227" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_hh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_gj/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_c0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ef/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F35" sqref="F35"/>
+      <selection activeCell="F46" sqref="F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1348,87 +1429,307 @@
       </c>
       <c r="F34" s="14">
         <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="5">
         <v>13</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="14">
         <v>700</v>
       </c>
     </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="14"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="5">
+        <v>1</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="5">
+        <v>2</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="5">
+        <v>3</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="5">
+        <v>4</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="5">
+        <v>5</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" s="5">
+        <v>6</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="5">
+        <v>7</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="5">
+        <v>8</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="5">
+        <v>9</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" s="14">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F34"/>
+  <autoFilter ref="B5:F45"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A36:F36"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>