--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$59</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Джинсовые штаны</t>
   </si>
   <si>
     <t>Девочка</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -280,123 +280,237 @@
   <si>
     <t>https://kiko-style.ru/dzhinsy-_c0/</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>Джинсы    146-170/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/dzhinsy-_e9/</t>
   </si>
   <si>
     <t>13280</t>
   </si>
   <si>
     <t>Джинсы   110-140/6, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/dzhinsy-_ef/</t>
   </si>
   <si>
     <t>В ПУТИ</t>
   </si>
   <si>
-    <t>1</t>
-[...11 lines deleted...]
-    <t>Anernuo   В пути</t>
+    <t>6526</t>
+  </si>
+  <si>
+    <t>Lusiming    шоколад, 140-164/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>6552</t>
+  </si>
+  <si>
+    <t>Lusiming     серый, 140-164/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>6103</t>
+  </si>
+  <si>
+    <t>Lusiming      синий, 134-158/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>6335</t>
+  </si>
+  <si>
+    <t>Lusiming       шоколад, 128-152/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>6119</t>
+  </si>
+  <si>
+    <t>Lusiming        пудра, 110-134/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>6107М</t>
+  </si>
+  <si>
+    <t>Lusiming         пудра, 116-140/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>6101Б</t>
+  </si>
+  <si>
+    <t>Lusiming          черный, 140-164/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>7818S</t>
+  </si>
+  <si>
+    <t>Anernuo         черный, 110-140/6, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-2/</t>
+  </si>
+  <si>
+    <t>6101</t>
+  </si>
+  <si>
+    <t>Lusiming     бежевый, 122-146/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ОСЕНЬ двусторонняя куртка Lusiming  1 шоколад, 140, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-2-1/</t>
+  </si>
+  <si>
+    <t>Lusiming          баклажан, 140-164/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/?sku=4689</t>
+  </si>
+  <si>
+    <t>Anernuo         хаки, 110-140/6, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-2/?sku=4666</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ОСЕНЬ двусторонняя куртка Lusiming  1 шоколад, 152, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-2-1/?sku=4686</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ОСЕНЬ двусторонняя куртка Lusiming  1 шоколад, 146, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-2-1/?sku=4687</t>
+  </si>
+  <si>
+    <t>8993</t>
+  </si>
+  <si>
+    <t>Anernuo   шоколад, 128-152/5, В пути</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2/</t>
   </si>
   <si>
-    <t>3</t>
+    <t>8898</t>
+  </si>
+  <si>
+    <t>Anernuo   110-140/6, В пути</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1/</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>Anernuo    В пути</t>
+    <t>8984</t>
+  </si>
+  <si>
+    <t>Anernuo    146-170/5, В пути</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1-1/</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>Anernuo     В пути</t>
+    <t>8917</t>
+  </si>
+  <si>
+    <t>Anernuo     черный, 146-170/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1-1-1/</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>Anernuo      В пути</t>
+    <t>8915</t>
+  </si>
+  <si>
+    <t>Anernuo      черный, 146-170/5, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombez-1-2-1-1-1-1/?sku=4667</t>
+  </si>
+  <si>
+    <t>Anernuo      шоколад, 146-170/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1-1-1-1/</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>Anernuo       В пути</t>
+    <t>8933S</t>
+  </si>
+  <si>
+    <t>Anernuo       коричневый, 110-140/6, В пути</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>Anernuo        В пути</t>
+    <t>7818</t>
+  </si>
+  <si>
+    <t>Anernuo        черный, 146-170/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1/</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>Anernuo         В пути</t>
+    <t>7748</t>
+  </si>
+  <si>
+    <t>Anernuo         черный, 146-170/5, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -785,62 +899,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_tf/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_sj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_05/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_4o/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_xe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_d4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy_pa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_iw/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_fu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/?sku=3227" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_hh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_gj/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_c0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ef/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_tf/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_sj/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_05/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_4o/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_xe/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ep/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_s5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_d4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy_pa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_iw/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_fu/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_nm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_83/?sku=3227" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ir/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ul/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_kl/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_hh/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_gj/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_v6/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_dc/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_c0/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_e9/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_ef/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/?sku=4689" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-2/?sku=4666" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-2-1/?sku=4686" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1-1-1-2-1/?sku=4687" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1/?sku=4667" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F46" sqref="F46"/>
+      <selection activeCell="F60" sqref="F60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1476,260 +1590,554 @@
       </c>
       <c r="E37" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
         <v>1</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>90</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="14">
-        <v>0</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="5">
         <v>2</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="14">
-        <v>0</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="5">
         <v>3</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="14">
-        <v>0</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
         <v>4</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="14">
-        <v>0</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
         <v>5</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="14">
-        <v>0</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="5">
         <v>6</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="14">
-        <v>0</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="5">
         <v>7</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="14">
-        <v>0</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
         <v>8</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="14">
-        <v>0</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="5">
         <v>9</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="14">
+        <v>5150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="5">
+        <v>10</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" s="14">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="5">
+        <v>11</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" s="14">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="5">
+        <v>12</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="14">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50" s="5">
+        <v>13</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" s="14">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" s="5">
+        <v>14</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" s="14">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" s="5">
+        <v>15</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" s="14">
         <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53" s="5">
+        <v>16</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54" s="5">
+        <v>17</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="5">
+        <v>18</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="14">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="5">
+        <v>19</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" s="14">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="5">
+        <v>20</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" s="14">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="5">
+        <v>21</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" s="5">
+        <v>22</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" s="14">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" s="5">
+        <v>23</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" s="14">
+        <v>4500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F45"/>
+  <autoFilter ref="B5:F59"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A36:F36"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_50"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>