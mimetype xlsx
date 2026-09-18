--- v0 (2026-06-21)
+++ v1 (2026-09-18)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$73</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$74</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ШКОЛА</t>
   </si>
   <si>
     <t>Школьный трикотаж</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -581,50 +581,59 @@
     <t>19120</t>
   </si>
   <si>
     <t>Школьные брюки  синий, 128-158/6, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/shkolnye-brjuki-_8h/</t>
   </si>
   <si>
     <t>А2961</t>
   </si>
   <si>
     <t>Школьные брюки на флисе  В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/shkolnye-brjuki-na-flise-_j7/</t>
   </si>
   <si>
     <t>20046</t>
   </si>
   <si>
     <t>Школьные брюки   синий, 140-170/6, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/shkolnye-brjuki-_8h-1/</t>
+  </si>
+  <si>
+    <t>21019</t>
+  </si>
+  <si>
+    <t>Школьные брюки    синий, 140-170/6, В наличии</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/shkolnye-brjuki-_8h-1-1/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1010,62 +1019,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_ym/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_ym/?sku=3151" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_ym/?sku=3152" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_jm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_07/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_01/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_01/?sku=3140" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_of/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_dg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_we/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_r9/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_r9/?sku=3135" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_5c/?sku=3131" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_f3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_6k/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_6k/?sku=3128" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_i2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_ke/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_j1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_j1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_jt/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_29/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_sk/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_za/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3697/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_4v/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_od/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_w8/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_sh/?sku=3093" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_3k/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_ft/?sku=3096" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_ft/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_3y/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_h2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3697-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_h9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-na-flise/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_yk/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-1_r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_fx/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_js/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-na-flise-_g0/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_8h/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-na-flise-_j7/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_8h-1/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_ym/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_ym/?sku=3151" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_ym/?sku=3152" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta_jm/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_j1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_07/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_82/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_01/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_01/?sku=3140" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_of/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_dg/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_we/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_r9/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_r9/?sku=3135" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_5c/?sku=3131" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_f3/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_6k/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_6k/?sku=3128" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_i2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_ke/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_j1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kofta-_j1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/dzhinsy-_jt/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_29/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_h1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_sk/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_za/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3697/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_4v/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_od/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_w8/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_sh/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_sh/?sku=3093" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_3k/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_ft/?sku=3096" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_ft/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_h9/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_3y/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_h2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3697-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_1d-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_h9-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-na-flise/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_yk/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-1_r3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_fx/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_js/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-na-flise-_g0/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_8h/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-na-flise-_j7/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_8h-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shkolnye-brjuki-_8h-1-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F74"/>
+  <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F74" sqref="F74"/>
+      <selection activeCell="F75" sqref="F75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2424,53 +2433,73 @@
       </c>
       <c r="F73" s="14">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" s="5">
         <v>11</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>188</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="14">
         <v>1000</v>
       </c>
     </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="5">
+        <v>12</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" s="14">
+        <v>1200</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F73"/>
+  <autoFilter ref="B5:F74"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A62:F62"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_17"/>
@@ -2499,50 +2528,51 @@
     <hyperlink ref="D48" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_65"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>