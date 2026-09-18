--- v0 (2026-06-21)
+++ v1 (2026-09-18)
@@ -7,647 +7,95 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$132</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$31</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Горнолыжная одежда и аксессуары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>Костюм 13117 розовый, 140, В наличии</t>
-[...2 lines deleted...]
-    <t>https://kiko-style.ru/kombez-1-2/</t>
+    <t>601</t>
+  </si>
+  <si>
+    <t>Комбинезон  горнолыжный  98, В остатках</t>
+  </si>
+  <si>
+    <t>https://kiko-style.ru/kombinezon-gornolyzhnyj-_a9/</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
-    <t>15083</t>
-[...553 lines deleted...]
-  <si>
     <t>301</t>
   </si>
   <si>
     <t>Комбез  86-110/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-_u2/</t>
   </si>
   <si>
     <t>G804</t>
   </si>
   <si>
     <t>Костюм   128, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kostjum-_ox/</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>Комбез     серый, 86, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-_jk/</t>
@@ -725,122 +173,50 @@
     <t>ВPP1041</t>
   </si>
   <si>
     <t>Комбез        черный, 74, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-_mp/</t>
   </si>
   <si>
     <t xml:space="preserve">ВPP1009-2 </t>
   </si>
   <si>
     <t>Комбез         серый, 74,80,86/3, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-_at/</t>
   </si>
   <si>
     <t>ВPP1015-1</t>
   </si>
   <si>
     <t>Комбез          синий, 74,80,86/3, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-_m1/</t>
-  </si>
-[...70 lines deleted...]
-    <t>https://kiko-style.ru/kombez-1/?sku=3677</t>
   </si>
   <si>
     <t>016</t>
   </si>
   <si>
     <t>Комбез    92-122/6, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-1-1/</t>
   </si>
   <si>
     <t>BL2001</t>
   </si>
   <si>
     <t>Комбез    синий, 110-146/7, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kombez-1-1-1-1/?sku=2206</t>
   </si>
   <si>
     <t>BL2001-1</t>
   </si>
   <si>
     <t>Комбез    электрик, 110-146/7, В наличии</t>
   </si>
@@ -1322,62 +698,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3762" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/?sku=3802" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1/?sku=3817" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3643" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3655" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3709" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3733" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3763" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/?sku=3803" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1/?sku=3815" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3644" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3656" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3710" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3734" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3764" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/?sku=3804" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3645" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3657" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3711" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3735" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3765" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/?sku=3805" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3646" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3658" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3712" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3737" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3766" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3647" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3659" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3713" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3738" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3767" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3678" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3660" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3714" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3739" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3768" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3679" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3661" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3715" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3740" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3769" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3680" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3662" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3716" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3741" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3770" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3681" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3663" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3717" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3742" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3771" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3682" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3664" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3718" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3-1/?sku=3743" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3772" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3683" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3665" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-3/?sku=3719" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3773" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3684" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3666" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3774" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3685" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3667" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3775" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3686" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3668" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3687" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3669" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3777" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3688" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3670" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3778" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2/?sku=3689" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1/?sku=3671" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3779" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3780" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-2-1-1/?sku=3781" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_a9/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ox/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_uf/?sku=3843" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_he/?sku=3844" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_he/?sku=3845" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_he/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bx/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_cq/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_at/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3630" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3631" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3633" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3634" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3635" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3672" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3673" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3674" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3675" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3676" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1/?sku=3677" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-1-1-1/?sku=2206" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_r7/?sku=3836" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez_gu/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez_gu/?sku=3839" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/?sku=3848" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/?sku=3849" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/?sku=3850" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_4h/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_a9/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_u2/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ox/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_uf/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_uf/?sku=3843" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_he/?sku=3844" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_he/?sku=3845" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_he/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bx/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_bo/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_cq/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_mp/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_at/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-1-1-1/?sku=2206" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_r7/?sku=3836" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_r7/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez_gu/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez_gu/?sku=3839" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/?sku=3848" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/?sku=3849" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombinezon-gornolyzhnyj-_v7/?sku=3850" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_4h/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F133"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F133" sqref="F133"/>
+      <selection activeCell="F32" sqref="F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1390,2550 +766,619 @@
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
-      <c r="B6" s="9"/>
+      <c r="B6" s="9" t="s">
+        <v>8</v>
+      </c>
       <c r="C6" s="6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F6" s="13">
-        <v>8000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F7" s="13">
-        <v>8000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
-      <c r="B8" s="9"/>
+      <c r="B8" s="9" t="s">
+        <v>15</v>
+      </c>
       <c r="C8" s="6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F8" s="13">
-        <v>8000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="9"/>
+      <c r="B9" s="9" t="s">
+        <v>18</v>
+      </c>
       <c r="C9" s="6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F9" s="13">
-        <v>8000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="9"/>
+      <c r="B10" s="9" t="s">
+        <v>21</v>
+      </c>
       <c r="C10" s="6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F10" s="13">
-        <v>1000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
-      <c r="B11" s="9"/>
+      <c r="B11" s="9" t="s">
+        <v>24</v>
+      </c>
       <c r="C11" s="6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F11" s="13">
-        <v>600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F12" s="13">
-        <v>2500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F13" s="13">
-        <v>2000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F14" s="13">
-        <v>2000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="6" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F15" s="13">
-        <v>8000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
-      <c r="B16" s="9"/>
+      <c r="B16" s="9" t="s">
+        <v>38</v>
+      </c>
       <c r="C16" s="6" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F16" s="13">
-        <v>8000</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
-      <c r="B17" s="9"/>
+      <c r="B17" s="9" t="s">
+        <v>41</v>
+      </c>
       <c r="C17" s="6" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F17" s="13">
-        <v>8000</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
-      <c r="B18" s="9"/>
+      <c r="B18" s="9" t="s">
+        <v>44</v>
+      </c>
       <c r="C18" s="6" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F18" s="13">
-        <v>8000</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
-      <c r="B19" s="9"/>
+      <c r="B19" s="9" t="s">
+        <v>47</v>
+      </c>
       <c r="C19" s="6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F19" s="13">
-        <v>1000</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
-      <c r="B20" s="9"/>
+      <c r="B20" s="9" t="s">
+        <v>50</v>
+      </c>
       <c r="C20" s="6" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F20" s="13">
-        <v>600</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F21" s="13">
-        <v>2500</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F22" s="13">
-        <v>2000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
-      <c r="B23" s="9"/>
+      <c r="B23" s="9" t="s">
+        <v>59</v>
+      </c>
       <c r="C23" s="6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F23" s="13">
-        <v>8000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
-      <c r="B24" s="9"/>
+      <c r="B24" s="9" t="s">
+        <v>62</v>
+      </c>
       <c r="C24" s="6" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F24" s="13">
-        <v>8000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
-      <c r="B25" s="9"/>
+      <c r="B25" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="C25" s="6" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F25" s="13">
-        <v>8000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
-      <c r="B26" s="9"/>
+      <c r="B26" s="9" t="s">
+        <v>68</v>
+      </c>
       <c r="C26" s="6" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F26" s="13">
-        <v>8000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
-      <c r="B27" s="9"/>
+      <c r="B27" s="9" t="s">
+        <v>71</v>
+      </c>
       <c r="C27" s="6" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F27" s="13">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
-      <c r="B28" s="9"/>
+      <c r="B28" s="9" t="s">
+        <v>74</v>
+      </c>
       <c r="C28" s="6" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F28" s="13">
-        <v>600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
-      <c r="B29" s="9"/>
+      <c r="B29" s="9" t="s">
+        <v>77</v>
+      </c>
       <c r="C29" s="6" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F29" s="13">
-        <v>8000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
-      <c r="B30" s="9"/>
+      <c r="B30" s="9" t="s">
+        <v>80</v>
+      </c>
       <c r="C30" s="6" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F30" s="13">
-        <v>8000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
-      <c r="B31" s="9"/>
+      <c r="B31" s="9" t="s">
+        <v>83</v>
+      </c>
       <c r="C31" s="6" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F31" s="13">
-        <v>8000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
-      <c r="B32" s="9"/>
+      <c r="B32" s="9" t="s">
+        <v>86</v>
+      </c>
       <c r="C32" s="6" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F32" s="13">
-        <v>8000</v>
-[...1868 lines deleted...]
-      <c r="F133" s="13">
         <v>2000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F132"/>
+  <autoFilter ref="B5:F31"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
-[...99 lines deleted...]
-    <hyperlink ref="D133" r:id="rId_hyperlink_128"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>