--- v0 (2026-06-17)
+++ v1 (2026-09-18)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$307</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$5:$F$306</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="867">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="864">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ЗИМА прошлого сезона</t>
   </si>
   <si>
     <t>Шапки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
@@ -665,59 +665,50 @@
     <t>6218</t>
   </si>
   <si>
     <t>Костюм синий, 110-128/4, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kostjum_hc/</t>
   </si>
   <si>
     <t>6219-1</t>
   </si>
   <si>
     <t>Костюм  синий, 98-128/6, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kostjum-_nv/?sku=2420</t>
   </si>
   <si>
     <t>6219-2</t>
   </si>
   <si>
     <t>Костюм  электрик, 98-128/6, В наличии</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kostjum-_nv/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://kiko-style.ru/kostjum-_te/</t>
   </si>
   <si>
     <t>Куртки</t>
   </si>
   <si>
     <t>4624Б</t>
   </si>
   <si>
     <t>Куртка   серый, 146-170/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kurtka-_hd/?sku=2471</t>
   </si>
   <si>
     <t>4624Б-1</t>
   </si>
   <si>
     <t>Куртка   бордо, 146-170/5, В остатках</t>
   </si>
   <si>
     <t>https://kiko-style.ru/kurtka-_hd/</t>
   </si>
   <si>
     <t>4618</t>
   </si>
@@ -3056,62 +3047,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_b0/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_u9/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_lv/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_az/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_gn/?sku=4320" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_gn/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_7p/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4051/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_dy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_46/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombenezon-_fj/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_18/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_18/?sku=2286" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_y6/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_y6/?sku=2306" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum_3k/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9d/?sku=2314" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9d/?sku=2315" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_xd/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_xd/?sku=2325" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_qk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_86/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_jj/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_jj/?sku=2332" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_jj/?sku=2333" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_77/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_77/?sku=2341" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ag/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ag/?sku=2338" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5a/?sku=2347" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_z5/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum/?sku=2366" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-/?sku=2363" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-/?sku=2364" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_c2/?sku=2370" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_c2/?sku=2371" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5h/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_eh/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0c/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0c/?sku=2381" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0c/?sku=2382" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ug/?sku=2383" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ug/?sku=2385" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_hs/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_hs/?sku=2373" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_zv/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_zv/?sku=4481" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nu/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nu/?sku=4415" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum_p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_zx/?sku=2406" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_zx/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bd/?sku=2434" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bd/?sku=2435" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bd/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4513/?sku=2429" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4513/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_so/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum_hc/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nv/?sku=2420" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nv/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_te/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_hd/?sku=2471" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_kf/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_c3/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rv/?sku=2473" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rv/?sku=2474" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3706/?sku=2485" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3706/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_qv/?sku=2483" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_qv/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fk/?sku=2481" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fk/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_dh/?sku=2479" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ns/?sku=2603" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ns/?sku=2604" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ns/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_c9/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ci/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_af/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_cj/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_k3/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_f5/?sku=2500" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_f5/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ws/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_6y/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_6c/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_34/?sku=1382" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_34/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_34/?sku=2512" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4376/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_pc/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0i/?sku=2542" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0i/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_kf/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fq/?sku=2534" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fq/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ko/?sku=2530" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rm/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_to/?sku=2562" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_to/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_d2/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_2m/?sku=2557" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_2m/?sku=2558" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_lr/?sku=2548" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_6z/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_4l/?sku=2222" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_4l/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_xh/?sku=2218" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_xh/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_lj/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_js/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_js/?sku=2230" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_wl/?sku=2235" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_n4/?sku=2244" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_9p/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_9p/?sku=2242" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_m1/?sku=2240" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_bs/?sku=2253" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0u/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0u/?sku=2272" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0u/?sku=2273" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_yq/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_oa/?sku=2320" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_oa/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-ozhidaem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-ozhidaem-/?sku=2329" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_g2/?sku=2445" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_4a/?sku=2440" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_4a/?sku=2441" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_7w/?sku=2450" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_7w/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_nc/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_yr/?sku=2459" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_yr/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_7h/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_bp/?sku=2455" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_bp/?sku=2456" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_bp/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_00/?sku=2464" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_00/?sku=2465" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_00/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_yu/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_yu/?sku=2351" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_3n/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_3n/?sku=2356" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_3n/?sku=2357" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_go/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bj/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4119/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_7v/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_7v/?sku=2393" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_7v/?sku=2394" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5d/?sku=2386" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5d/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5d/?sku=2388" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0s/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_68/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_pp/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yv/?sku=2567" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yv/?sku=2568" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yv/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yl/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yl/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_r6/?sku=2680" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_pv/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_58/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/parka-_rx/?sku=2713" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/parka-_rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_w1/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_w1/?sku=2611" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_i7/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ao/?sku=2601" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ao/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_r4/?sku=2599" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_r4/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_rw/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_rw/?sku=2598" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_87/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_fg/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_kw/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_kw/?sku=2622" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/pahr/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_jf/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_u9/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_py/?sku=2634" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_py/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cc/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_wq/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_aq/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_t9/?sku=2649" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_no/?sku=2643" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_no/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ek/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_tc/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/?sku=2665" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/?sku=2666" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/?sku=2667" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_o1/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_lv/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_lv/?sku=2658" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_56/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_up/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/ozhidaem/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_c9/?sku=2678" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_c9/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_p4/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_1s/?sku=2538" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-1_8z/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_me/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_fd/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_q7/?sku=2699" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_q7/?sku=2700" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_q7/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1j/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6z/?sku=2691" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6z/?sku=2692" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6z/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_zr/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_zr/?sku=2687" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ut/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ut/?sku=2685" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gd/?sku=2682" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gd/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cz/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cz/?sku=2250" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cz/?sku=2251" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1v/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1v/?sku=2247" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1v/?sku=2248" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g0/?sku=2262" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g0/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_3q/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_3q/?sku=2256" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_pg/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_fv/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_hv/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_oj/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_oj/?sku=2276" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_oj/?sku=2277" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ud/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_hr/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_hr/?sku=4566" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_b0/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_u9/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_lv/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shapka-_az/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_gn/?sku=4320" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_gn/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany_a5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_7p/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4051/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/shtany-_dy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombez-_46/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kombenezon-_fj/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_18/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_18/?sku=2286" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_y6/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_y6/?sku=2306" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum_3k/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9d/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9d/?sku=2314" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9d/?sku=2315" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_xd/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_xd/?sku=2325" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_qk/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_86/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_jj/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_jj/?sku=2332" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_jj/?sku=2333" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_77/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_77/?sku=2341" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ag/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ag/?sku=2338" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5a/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5a/?sku=2347" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ka/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_z5/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum/?sku=2366" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-/?sku=2363" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-/?sku=2364" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_c2/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_c2/?sku=2370" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_c2/?sku=2371" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5h/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_eh/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0c/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0c/?sku=2381" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0c/?sku=2382" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ug/?sku=2383" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ug/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_ug/?sku=2385" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_hs/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_hs/?sku=2373" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_zv/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_zv/?sku=4481" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nu/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nu/?sku=4415" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum_p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_zx/?sku=2406" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_zx/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bd/?sku=2434" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bd/?sku=2435" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bd/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4513/?sku=2429" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4513/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_so/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum_hc/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nv/?sku=2420" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_nv/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_hd/?sku=2471" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_kf/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_c3/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rv/?sku=2473" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rv/?sku=2474" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rv/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3706/?sku=2485" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/3706/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_qv/?sku=2483" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_qv/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fk/?sku=2481" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fk/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_dh/?sku=2479" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_dh/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_x1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ns/?sku=2603" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ns/?sku=2604" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ns/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_c9/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ci/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_af/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_cj/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_k3/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_f5/?sku=2500" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_f5/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ws/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_w3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_6y/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_6c/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_34/?sku=1382" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_34/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_34/?sku=2512" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4376/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_pc/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0i/?sku=2542" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0i/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_kf/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fq/?sku=2534" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_fq/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_ko/?sku=2530" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rm/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_to/?sku=2562" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_to/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_d2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_2m/?sku=2557" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_2m/?sku=2558" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_2m/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_lr/?sku=2548" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_lr/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_6z/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_4l/?sku=2222" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_4l/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_xh/?sku=2218" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_xh/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_lj/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_4t/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_js/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_js/?sku=2230" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_wl/?sku=2235" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_wl/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_n4/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_n4/?sku=2244" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_9p/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_9p/?sku=2242" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_m1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_m1/?sku=2240" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_bs/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_bs/?sku=2253" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0u/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0u/?sku=2272" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_0u/?sku=2273" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_sb/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_yq/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_oa/?sku=2320" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_oa/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-ozhidaem-/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-ozhidaem-/?sku=2329" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_9t/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_g2/?sku=2445" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_4a/?sku=2440" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_4a/?sku=2441" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_4a/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_7w/?sku=2450" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_7w/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_nc/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_yr/?sku=2459" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_yr/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_7h/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_bp/?sku=2455" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_bp/?sku=2456" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_bp/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_00/?sku=2464" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_00/?sku=2465" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjumy-_00/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_yu/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_yu/?sku=2351" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_3n/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_3n/?sku=2356" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_3n/?sku=2357" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_go/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_bj/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/4119/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_wi/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_7v/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_7v/?sku=2393" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_7v/?sku=2394" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5d/?sku=2386" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5d/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_5d/?sku=2388" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_0s/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_68/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_pp/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kostjum-_hd/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yv/?sku=2567" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yv/?sku=2568" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yv/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yl/?sku=2586" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_yl/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_r6/?sku=2680" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_r6/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_pv/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_58/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_p9/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/parka-_rx/?sku=2713" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/parka-_rx/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_jk/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_w1/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_w1/?sku=2611" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_i7/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ao/?sku=2601" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ao/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_r4/?sku=2599" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_r4/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_rw/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_rw/?sku=2598" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_87/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_fg/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_kw/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_kw/?sku=2622" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/pahr/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_jf/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_u9/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_py/?sku=2634" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_py/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_l5/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cc/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_wq/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_aq/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_t9/?sku=2649" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_t9/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_no/?sku=2643" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_no/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g5/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ek/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_tc/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/?sku=2665" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/?sku=2666" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/?sku=2667" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gw/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_o1/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_lv/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_lv/?sku=2658" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_56/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_up/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/ozhidaem/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_c9/?sku=2678" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_c9/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6m/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_p4/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_1s/?sku=2538" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka_1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-1_8z/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_me/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_fd/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1f/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_q7/?sku=2699" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_q7/?sku=2700" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_q7/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1j/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6z/?sku=2691" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6z/?sku=2692" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_6z/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_rk/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_zr/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_zr/?sku=2687" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ut/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ut/?sku=2685" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gd/?sku=2682" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_gd/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_tb/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cz/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cz/?sku=2250" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_cz/?sku=2251" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1v/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1v/?sku=2247" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_1v/?sku=2248" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g0/?sku=2262" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g0/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_3q/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/kurtka-_3q/?sku=2256" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_pg/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_fv/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_5e/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto_hv/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_oj/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_oj/?sku=2276" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_oj/?sku=2277" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ud/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_ko/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_4e/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_g5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_hr/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kiko-style.ru/palto-_hr/?sku=4566" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F308"/>
+  <dimension ref="A1:F307"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F308" sqref="F308"/>
+      <selection activeCell="F307" sqref="F307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -4611,4544 +4602,4524 @@
       <c r="F81" s="15">
         <v>2250</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
         <v>57</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>214</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>216</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="15">
         <v>2250</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="5">
-[...2 lines deleted...]
-      <c r="B83" s="11" t="s">
+      <c r="A83" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="C83" s="8" t="s">
+      <c r="B83" s="7"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="15"/>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E84" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F84" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="5">
+        <v>1</v>
+      </c>
+      <c r="B85" s="11" t="s">
         <v>218</v>
       </c>
-      <c r="D83" s="7" t="s">
+      <c r="C85" s="8" t="s">
         <v>219</v>
       </c>
-      <c r="E83" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A84" s="6" t="s">
+      <c r="D85" s="7" t="s">
         <v>220</v>
       </c>
-      <c r="B84" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E85" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" s="15">
+        <v>2450</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>221</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>223</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F86" s="15">
         <v>2450</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>224</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>226</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="15">
-        <v>2450</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>229</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>230</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>232</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="15">
-        <v>2000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>235</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="15">
         <v>2400</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>236</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>238</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="15">
         <v>2400</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>241</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F92" s="15">
-        <v>2400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>244</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F93" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>247</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B95" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="C95" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="C95" s="8" t="s">
+      <c r="D95" s="7" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>252</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F96" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>255</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F97" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>258</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F98" s="15">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>261</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F99" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>262</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>264</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F100" s="15">
-        <v>2500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>265</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>267</v>
       </c>
       <c r="E101" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F101" s="15">
-        <v>2000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>268</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>270</v>
       </c>
       <c r="E102" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="15">
         <v>1250</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>273</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F103" s="15">
         <v>1250</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>276</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="15">
-        <v>1250</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>277</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>279</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F105" s="15">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>280</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>282</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F106" s="15">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>285</v>
       </c>
       <c r="E107" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F107" s="15">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>286</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>288</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F108" s="15">
-        <v>2500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>289</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>291</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F109" s="15">
-        <v>2800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>292</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>294</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F110" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>297</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F111" s="15">
-        <v>3000</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>298</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>300</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F112" s="15">
-        <v>2900</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>303</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F113" s="15">
-        <v>2000</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>306</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F114" s="15">
-        <v>2100</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>309</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F115" s="15">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B116" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="C116" s="8" t="s">
         <v>310</v>
       </c>
-      <c r="C116" s="8" t="s">
+      <c r="D116" s="7" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E116" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B117" s="11" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C117" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D117" s="7" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F117" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B118" s="11" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>316</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F118" s="15">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>317</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>319</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F119" s="15">
-        <v>1800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>320</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>321</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>322</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F120" s="15">
-        <v>1600</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>323</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>325</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F121" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>326</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>327</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>328</v>
       </c>
       <c r="E122" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F122" s="15">
-        <v>1400</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>329</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>331</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F123" s="15">
-        <v>2900</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>332</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>333</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>334</v>
       </c>
       <c r="E124" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F124" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>335</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>337</v>
       </c>
       <c r="E125" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F125" s="15">
-        <v>3500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>338</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>340</v>
       </c>
       <c r="E126" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F126" s="15">
         <v>3800</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>341</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>343</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F127" s="15">
-        <v>3800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" s="5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>344</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>345</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>346</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F128" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>347</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>349</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F129" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>350</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>351</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>352</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F130" s="15">
-        <v>3000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="5">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>353</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>355</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F131" s="15">
-        <v>2800</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>356</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>357</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>358</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F132" s="15">
         <v>2900</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>359</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>361</v>
       </c>
       <c r="E133" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F133" s="15">
         <v>2900</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>362</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>363</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>364</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F134" s="15">
         <v>2900</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>367</v>
       </c>
       <c r="E135" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F135" s="15">
         <v>2900</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>368</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>369</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>370</v>
       </c>
       <c r="E136" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F136" s="15">
-        <v>2900</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>371</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>373</v>
       </c>
       <c r="E137" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F137" s="15">
-        <v>3000</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>374</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>375</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>376</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F138" s="15">
         <v>3700</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>377</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>379</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F139" s="15">
-        <v>3700</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>380</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>382</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F140" s="15">
         <v>3900</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>385</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F141" s="15">
         <v>3900</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>386</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>388</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F142" s="15">
-        <v>3900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>391</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F143" s="15">
-        <v>2500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>392</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>394</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F144" s="15">
-        <v>3800</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>397</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F145" s="15">
         <v>3300</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>398</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>400</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F146" s="15">
         <v>3300</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" s="5">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>403</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F147" s="15">
         <v>3300</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" s="5">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>404</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>406</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F148" s="15">
-        <v>3300</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>409</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F149" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" s="5">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>410</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>412</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F150" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>413</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>415</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F151" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>416</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>418</v>
       </c>
       <c r="E152" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F152" s="15">
-        <v>3500</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" s="5">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>421</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F153" s="15">
         <v>3700</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>423</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>424</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F154" s="15">
-        <v>3700</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>427</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F155" s="15">
         <v>2100</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>428</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>430</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F156" s="15">
-        <v>2100</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>431</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>433</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F157" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" s="5">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>434</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>436</v>
       </c>
       <c r="E158" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F158" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="159" spans="1:6">
-      <c r="A159" s="5">
-[...2 lines deleted...]
-      <c r="B159" s="11" t="s">
+      <c r="A159" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="C159" s="8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B159" s="7"/>
+      <c r="C159" s="8"/>
+      <c r="D159" s="7"/>
+      <c r="E159" s="7"/>
+      <c r="F159" s="15"/>
     </row>
     <row r="160" spans="1:6">
-      <c r="A160" s="3" t="s">
-        <v>440</v>
+      <c r="A160" s="6" t="s">
+        <v>47</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8"/>
       <c r="D160" s="7"/>
       <c r="E160" s="7"/>
       <c r="F160" s="15"/>
     </row>
     <row r="161" spans="1:6">
-      <c r="A161" s="6" t="s">
-[...6 lines deleted...]
-      <c r="F161" s="15"/>
+      <c r="A161" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D161" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161" s="16" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="162" spans="1:6">
-      <c r="A162" s="4" t="s">
-[...15 lines deleted...]
-        <v>8</v>
+      <c r="A162" s="5">
+        <v>1</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>438</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="E162" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" s="15">
+        <v>2400</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>443</v>
       </c>
       <c r="E163" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F163" s="15">
-        <v>2400</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>446</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F164" s="15">
-        <v>2300</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>449</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F165" s="15">
         <v>2400</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>452</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F166" s="15">
-        <v>2400</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>455</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F167" s="15">
         <v>2200</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>458</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F168" s="15">
-        <v>2200</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>461</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F169" s="15">
-        <v>2600</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B170" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="C170" s="8" t="s">
         <v>462</v>
       </c>
-      <c r="C170" s="8" t="s">
+      <c r="D170" s="7" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F170" s="15">
         <v>2300</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B171" s="11" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>466</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F171" s="15">
-        <v>2300</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>469</v>
       </c>
       <c r="E172" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F172" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>470</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>472</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F173" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>475</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F174" s="15">
-        <v>2500</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>476</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>478</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F175" s="15">
         <v>2700</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>479</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>480</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>481</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F176" s="15">
-        <v>2700</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>482</v>
       </c>
       <c r="C177" s="8" t="s">
         <v>483</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>484</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F177" s="15">
-        <v>2600</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B178" s="11" t="s">
         <v>485</v>
       </c>
       <c r="C178" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>487</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F178" s="15">
         <v>2800</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>488</v>
       </c>
       <c r="C179" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>490</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F179" s="15">
-        <v>2800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>491</v>
       </c>
       <c r="C180" s="8" t="s">
         <v>492</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>493</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F180" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B181" s="11" t="s">
         <v>494</v>
       </c>
       <c r="C181" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>496</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F181" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B182" s="11" t="s">
         <v>497</v>
       </c>
       <c r="C182" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>499</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F182" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B183" s="11" t="s">
         <v>500</v>
       </c>
       <c r="C183" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>502</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F183" s="15">
-        <v>2500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B184" s="11" t="s">
         <v>503</v>
       </c>
       <c r="C184" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>505</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F184" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>506</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>508</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F185" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>509</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>511</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F186" s="15">
-        <v>1400</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B187" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="C187" s="8" t="s">
         <v>512</v>
       </c>
-      <c r="C187" s="8" t="s">
+      <c r="D187" s="7" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="E187" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F187" s="15">
         <v>3000</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B188" s="11" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>516</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F188" s="15">
-        <v>3000</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C189" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>519</v>
       </c>
       <c r="E189" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F189" s="15">
         <v>2200</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B190" s="11" t="s">
         <v>520</v>
       </c>
       <c r="C190" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>522</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F190" s="15">
         <v>2200</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B191" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C191" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>525</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F191" s="15">
-        <v>2200</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>526</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>528</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F192" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>531</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F193" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>532</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>533</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>534</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F194" s="15">
-        <v>3000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>537</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F195" s="15">
-        <v>3500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>538</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>539</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>540</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F196" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>541</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>543</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F197" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>544</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>546</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F198" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>549</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F199" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>552</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F200" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>555</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F201" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>556</v>
       </c>
       <c r="C202" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D202" s="7" t="s">
         <v>557</v>
       </c>
-      <c r="D202" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E202" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F202" s="15">
-        <v>2500</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B203" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="C203" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D203" s="7" t="s">
         <v>559</v>
       </c>
-      <c r="C203" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E203" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F203" s="15">
-        <v>2250</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B204" s="11" t="s">
+        <v>560</v>
+      </c>
+      <c r="C204" s="8" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>562</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F204" s="15">
         <v>3500</v>
       </c>
     </row>
     <row r="205" spans="1:6">
-      <c r="A205" s="5">
-[...2 lines deleted...]
-      <c r="B205" s="11" t="s">
+      <c r="A205" s="6" t="s">
         <v>563</v>
       </c>
-      <c r="C205" s="8" t="s">
+      <c r="B205" s="7"/>
+      <c r="C205" s="8"/>
+      <c r="D205" s="7"/>
+      <c r="E205" s="7"/>
+      <c r="F205" s="15"/>
+    </row>
+    <row r="206" spans="1:6">
+      <c r="A206" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D206" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E206" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F206" s="16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6">
+      <c r="A207" s="5">
+        <v>1</v>
+      </c>
+      <c r="B207" s="11" t="s">
         <v>564</v>
       </c>
-      <c r="D205" s="7" t="s">
+      <c r="C207" s="8" t="s">
         <v>565</v>
       </c>
-      <c r="E205" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A206" s="6" t="s">
+      <c r="D207" s="7" t="s">
         <v>566</v>
       </c>
-      <c r="B206" s="7"/>
-[...22 lines deleted...]
-        <v>8</v>
+      <c r="E207" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" s="15">
+        <v>1500</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>567</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>568</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>569</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F208" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>570</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>571</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>572</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F209" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>573</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>574</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>575</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F210" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>576</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>577</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>578</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F211" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>579</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>581</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F212" s="15">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>582</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>583</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>584</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F213" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>585</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>586</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>587</v>
       </c>
       <c r="E214" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F214" s="15">
-        <v>2000</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>588</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>589</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>590</v>
       </c>
       <c r="E215" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F215" s="15">
-        <v>1900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>591</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>592</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>593</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F216" s="15">
-        <v>1500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>594</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>595</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>596</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F217" s="15">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B218" s="11" t="s">
+        <v>594</v>
+      </c>
+      <c r="C218" s="8" t="s">
         <v>597</v>
       </c>
-      <c r="C218" s="8" t="s">
+      <c r="D218" s="7" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F218" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>600</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>601</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F219" s="15">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>602</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>603</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>604</v>
       </c>
       <c r="E220" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F220" s="15">
-        <v>2500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>605</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>606</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>607</v>
       </c>
       <c r="E221" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F221" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>608</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>609</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>610</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F222" s="15">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>611</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>613</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F223" s="15">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>614</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>615</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>616</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F224" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>617</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>619</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F225" s="15">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>620</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>621</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>622</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F226" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>623</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>625</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F227" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>626</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>627</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>628</v>
       </c>
       <c r="E228" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F228" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>629</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>630</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>631</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F229" s="15">
-        <v>1500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>632</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>633</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>634</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F230" s="15">
-        <v>2500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>635</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>637</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F231" s="15">
-        <v>1250</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>638</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>639</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>640</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F232" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>641</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>642</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>643</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F233" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>644</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>645</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>646</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F234" s="15">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>647</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>649</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F235" s="15">
-        <v>2500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" s="5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>650</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>652</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F236" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>653</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F237" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>656</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>657</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F238" s="15">
         <v>1000</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>659</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F239" s="15">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>662</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F240" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F241" s="15">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>668</v>
       </c>
       <c r="C242" s="8" t="s">
         <v>669</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F242" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>671</v>
       </c>
       <c r="C243" s="8" t="s">
         <v>672</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F243" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B244" s="11" t="s">
         <v>674</v>
       </c>
       <c r="C244" s="8" t="s">
         <v>675</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F244" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B245" s="11" t="s">
         <v>677</v>
       </c>
       <c r="C245" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F245" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" s="5">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B246" s="11" t="s">
         <v>680</v>
       </c>
       <c r="C246" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F246" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B247" s="11" t="s">
         <v>683</v>
       </c>
       <c r="C247" s="8" t="s">
         <v>684</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F247" s="15">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B248" s="11" t="s">
         <v>686</v>
       </c>
       <c r="C248" s="8" t="s">
         <v>687</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F248" s="15">
-        <v>1900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" s="5">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>689</v>
       </c>
       <c r="C249" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F249" s="15">
-        <v>1500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" s="5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>692</v>
       </c>
       <c r="C250" s="8" t="s">
         <v>693</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F250" s="15">
-        <v>2500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B251" s="11" t="s">
         <v>695</v>
       </c>
       <c r="C251" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F251" s="15">
         <v>1900</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B252" s="11" t="s">
         <v>698</v>
       </c>
       <c r="C252" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F252" s="15">
         <v>1900</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" s="5">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B253" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C253" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F253" s="15">
         <v>1900</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B254" s="11" t="s">
         <v>704</v>
       </c>
       <c r="C254" s="8" t="s">
         <v>705</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>706</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F254" s="15">
-        <v>1900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>707</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>708</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>709</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F255" s="15">
-        <v>2500</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" s="5">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>710</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>711</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>712</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F256" s="15">
         <v>1400</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>713</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>715</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F257" s="15">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" s="5">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>716</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>717</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>718</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F258" s="15">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>719</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>721</v>
       </c>
       <c r="E259" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F259" s="15">
-        <v>2000</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" s="5">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>722</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>723</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>724</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F260" s="15">
-        <v>2900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>725</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>726</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>727</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F261" s="15">
         <v>1800</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" s="5">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>728</v>
       </c>
       <c r="C262" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="D262" s="7" t="s">
         <v>729</v>
       </c>
-      <c r="D262" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F262" s="15">
-        <v>1800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" s="5">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B263" s="11" t="s">
+        <v>730</v>
+      </c>
+      <c r="C263" s="8" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>732</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F263" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>733</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>734</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>735</v>
       </c>
       <c r="E264" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F264" s="15">
-        <v>2500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" s="5">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>736</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>738</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F265" s="15">
         <v>1800</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>739</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>740</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>741</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F266" s="15">
-        <v>1800</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>742</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>743</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>744</v>
       </c>
       <c r="E267" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F267" s="15">
-        <v>2900</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>745</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>746</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>747</v>
       </c>
       <c r="E268" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F268" s="15">
-        <v>1900</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" s="5">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>748</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>749</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>750</v>
       </c>
       <c r="E269" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F269" s="15">
-        <v>1750</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" s="5">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>753</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F270" s="15">
-        <v>3000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>755</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>756</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F271" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" s="5">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>757</v>
       </c>
       <c r="C272" s="8" t="s">
         <v>758</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>759</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F272" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B273" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C273" s="8" t="s">
         <v>761</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>762</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F273" s="15">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B274" s="11" t="s">
         <v>763</v>
       </c>
       <c r="C274" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>765</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F274" s="15">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" s="5">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B275" s="11" t="s">
         <v>766</v>
       </c>
       <c r="C275" s="8" t="s">
         <v>767</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>768</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F275" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" s="5">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>769</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>770</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>771</v>
       </c>
       <c r="E276" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F276" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>772</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>774</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F277" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>775</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>776</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>777</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F278" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>778</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>779</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>780</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F279" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" s="5">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>781</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>782</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>783</v>
       </c>
       <c r="E280" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F280" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" s="5">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>784</v>
       </c>
       <c r="C281" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>786</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F281" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" s="5">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B282" s="11" t="s">
         <v>787</v>
       </c>
       <c r="C282" s="8" t="s">
         <v>788</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>789</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F282" s="15">
-        <v>1500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" s="5">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B283" s="11" t="s">
         <v>790</v>
       </c>
       <c r="C283" s="8" t="s">
         <v>791</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>792</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F283" s="15">
         <v>2500</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" s="5">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>793</v>
       </c>
       <c r="C284" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="D284" s="7" t="s">
         <v>794</v>
       </c>
-      <c r="D284" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E284" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F284" s="15">
-        <v>2500</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" s="5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B285" s="11" t="s">
+        <v>795</v>
+      </c>
+      <c r="C285" s="8" t="s">
         <v>796</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>797</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F285" s="15">
         <v>3300</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>798</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>799</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>800</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F286" s="15">
         <v>3300</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" s="5">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>801</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>802</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>803</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F287" s="15">
         <v>3300</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" s="5">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>804</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>805</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>806</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F288" s="15">
-        <v>3300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" s="5">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>807</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>808</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>809</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F289" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" s="5">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>810</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>811</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>812</v>
       </c>
       <c r="E290" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F290" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" s="5">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>813</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>814</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>815</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F291" s="15">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" s="5">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>816</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>817</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>818</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F292" s="15">
         <v>2000</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" s="5">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>819</v>
       </c>
       <c r="C293" s="8" t="s">
         <v>820</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>821</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F293" s="15">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" s="5">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B294" s="11" t="s">
         <v>822</v>
       </c>
       <c r="C294" s="8" t="s">
         <v>823</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>824</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F294" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" s="5">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B295" s="11" t="s">
         <v>825</v>
       </c>
       <c r="C295" s="8" t="s">
         <v>826</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>827</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F295" s="15">
-        <v>1500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" s="5">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B296" s="11" t="s">
         <v>828</v>
       </c>
       <c r="C296" s="8" t="s">
         <v>829</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>830</v>
       </c>
       <c r="E296" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F296" s="15">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" s="5">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B297" s="11" t="s">
         <v>831</v>
       </c>
       <c r="C297" s="8" t="s">
         <v>832</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>833</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F297" s="15">
-        <v>3000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" s="5">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B298" s="11" t="s">
         <v>834</v>
       </c>
       <c r="C298" s="8" t="s">
         <v>835</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>836</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F298" s="15">
-        <v>2500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" s="5">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B299" s="11" t="s">
         <v>837</v>
       </c>
       <c r="C299" s="8" t="s">
         <v>838</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>839</v>
       </c>
       <c r="E299" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F299" s="15">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" s="5">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B300" s="11" t="s">
         <v>840</v>
       </c>
       <c r="C300" s="8" t="s">
         <v>841</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>842</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F300" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" s="5">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B301" s="11" t="s">
         <v>843</v>
       </c>
       <c r="C301" s="8" t="s">
         <v>844</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>845</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F301" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" s="5">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B302" s="11" t="s">
         <v>846</v>
       </c>
       <c r="C302" s="8" t="s">
         <v>847</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>848</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F302" s="15">
         <v>1500</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" s="5">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B303" s="11" t="s">
         <v>849</v>
       </c>
       <c r="C303" s="8" t="s">
         <v>850</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>851</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F303" s="15">
-        <v>1500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B304" s="11" t="s">
         <v>852</v>
       </c>
       <c r="C304" s="8" t="s">
         <v>853</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>854</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F304" s="15">
-        <v>3000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" s="5">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B305" s="11" t="s">
         <v>855</v>
       </c>
       <c r="C305" s="8" t="s">
         <v>856</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>857</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F305" s="15">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" s="5">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B306" s="11" t="s">
         <v>858</v>
       </c>
       <c r="C306" s="8" t="s">
         <v>859</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>860</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F306" s="15">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" s="5">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B307" s="11" t="s">
         <v>861</v>
       </c>
       <c r="C307" s="8" t="s">
         <v>862</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>863</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>12</v>
       </c>
       <c r="F307" s="15">
         <v>1500</v>
       </c>
     </row>
-    <row r="308" spans="1:6">
-[...18 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B5:F307"/>
+  <autoFilter ref="B5:F306"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A24:F24"/>
-    <mergeCell ref="A84:F84"/>
+    <mergeCell ref="A83:F83"/>
+    <mergeCell ref="A159:F159"/>
     <mergeCell ref="A160:F160"/>
-    <mergeCell ref="A161:F161"/>
-    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A205:F205"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
@@ -9176,51 +9147,51 @@
     <hyperlink ref="D58" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="D83" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_83"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_84"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_87"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_88"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_89"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_95"/>
@@ -9250,94 +9221,94 @@
     <hyperlink ref="D134" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D148" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D149" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D150" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D151" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D152" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D153" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D154" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D155" r:id="rId_hyperlink_140"/>
     <hyperlink ref="D156" r:id="rId_hyperlink_141"/>
     <hyperlink ref="D157" r:id="rId_hyperlink_142"/>
     <hyperlink ref="D158" r:id="rId_hyperlink_143"/>
-    <hyperlink ref="D159" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_144"/>
     <hyperlink ref="D163" r:id="rId_hyperlink_145"/>
     <hyperlink ref="D164" r:id="rId_hyperlink_146"/>
     <hyperlink ref="D165" r:id="rId_hyperlink_147"/>
     <hyperlink ref="D166" r:id="rId_hyperlink_148"/>
     <hyperlink ref="D167" r:id="rId_hyperlink_149"/>
     <hyperlink ref="D168" r:id="rId_hyperlink_150"/>
     <hyperlink ref="D169" r:id="rId_hyperlink_151"/>
     <hyperlink ref="D170" r:id="rId_hyperlink_152"/>
     <hyperlink ref="D171" r:id="rId_hyperlink_153"/>
     <hyperlink ref="D172" r:id="rId_hyperlink_154"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_155"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_156"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_157"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_158"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_159"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_160"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_161"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_162"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_163"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_164"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_186"/>
-    <hyperlink ref="D205" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D229" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D230" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D231" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D232" r:id="rId_hyperlink_212"/>
@@ -9394,51 +9365,50 @@
     <hyperlink ref="D283" r:id="rId_hyperlink_263"/>
     <hyperlink ref="D284" r:id="rId_hyperlink_264"/>
     <hyperlink ref="D285" r:id="rId_hyperlink_265"/>
     <hyperlink ref="D286" r:id="rId_hyperlink_266"/>
     <hyperlink ref="D287" r:id="rId_hyperlink_267"/>
     <hyperlink ref="D288" r:id="rId_hyperlink_268"/>
     <hyperlink ref="D289" r:id="rId_hyperlink_269"/>
     <hyperlink ref="D290" r:id="rId_hyperlink_270"/>
     <hyperlink ref="D291" r:id="rId_hyperlink_271"/>
     <hyperlink ref="D292" r:id="rId_hyperlink_272"/>
     <hyperlink ref="D293" r:id="rId_hyperlink_273"/>
     <hyperlink ref="D294" r:id="rId_hyperlink_274"/>
     <hyperlink ref="D295" r:id="rId_hyperlink_275"/>
     <hyperlink ref="D296" r:id="rId_hyperlink_276"/>
     <hyperlink ref="D297" r:id="rId_hyperlink_277"/>
     <hyperlink ref="D298" r:id="rId_hyperlink_278"/>
     <hyperlink ref="D299" r:id="rId_hyperlink_279"/>
     <hyperlink ref="D300" r:id="rId_hyperlink_280"/>
     <hyperlink ref="D301" r:id="rId_hyperlink_281"/>
     <hyperlink ref="D302" r:id="rId_hyperlink_282"/>
     <hyperlink ref="D303" r:id="rId_hyperlink_283"/>
     <hyperlink ref="D304" r:id="rId_hyperlink_284"/>
     <hyperlink ref="D305" r:id="rId_hyperlink_285"/>
     <hyperlink ref="D306" r:id="rId_hyperlink_286"/>
     <hyperlink ref="D307" r:id="rId_hyperlink_287"/>
-    <hyperlink ref="D308" r:id="rId_hyperlink_288"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>